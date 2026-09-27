--- v0 (2025-10-15)
+++ v1 (2026-09-27)
@@ -1,7363 +1,2965 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-[...10 lines deleted...]
-  <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:body>
+    <w:p w14:paraId="499874BF" w14:textId="77777777" w:rsidR="00D53617" w:rsidRPr="00E8223C" w:rsidRDefault="007337B4" w:rsidP="00E8223C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8223C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>SDGs 質化指標填報項目總表</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C38EFC" w14:textId="01E59CAE" w:rsidR="007337B4" w:rsidRPr="003C50D6" w:rsidRDefault="007337B4" w:rsidP="003C50D6">
+      <w:pPr>
+        <w:ind w:leftChars="-413" w:left="-991"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C50D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>填報單位：</w:t>
+      </w:r>
+      <w:r w:rsidR="002D237C" w:rsidRPr="003C50D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01516451" w14:textId="7E63103E" w:rsidR="007337B4" w:rsidRPr="003C50D6" w:rsidRDefault="007337B4" w:rsidP="003C50D6">
+      <w:pPr>
+        <w:ind w:leftChars="-413" w:left="-991"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C50D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>填報人：</w:t>
+      </w:r>
+      <w:r w:rsidR="002D237C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C50D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C50D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>分機：</w:t>
+      </w:r>
+      <w:r w:rsidR="002D237C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C50D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C50D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>電子信箱：</w:t>
+      </w:r>
+      <w:r w:rsidR="002D237C" w:rsidRPr="003C50D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a4"/>
+        <w:tblW w:w="10207" w:type="dxa"/>
+        <w:tblInd w:w="-998" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3120"/>
+        <w:gridCol w:w="7087"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007337B4" w:rsidRPr="003C50D6" w14:paraId="352A3471" w14:textId="77777777" w:rsidTr="00AA6213">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A823A30" w14:textId="762E5C05" w:rsidR="007337B4" w:rsidRPr="003C50D6" w:rsidRDefault="007337B4" w:rsidP="007337B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>年度：</w:t>
+            </w:r>
+            <w:r w:rsidR="00E8223C" w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00125A36">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60FF1735" w14:textId="6B8D2220" w:rsidR="007337B4" w:rsidRPr="003C50D6" w:rsidRDefault="007337B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>填寫單位</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>英文</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E8223C" w:rsidRPr="003C50D6" w14:paraId="4243EDD8" w14:textId="77777777" w:rsidTr="00AA6213">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F2AAFAA" w14:textId="0A4697EC" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C" w:rsidP="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SDG</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>活動：</w:t>
+            </w:r>
+            <w:r w:rsidR="00125A36" w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>是</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>否</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A1D3B8" w14:textId="159B142E" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C" w:rsidP="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SDG</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>類別：</w:t>
+            </w:r>
+            <w:r w:rsidR="00125A36" w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E8223C" w:rsidRPr="003C50D6" w14:paraId="3FEAF03A" w14:textId="77777777" w:rsidTr="00AA6213">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BEB3EF7" w14:textId="77777777" w:rsidR="00A467A4" w:rsidRDefault="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA6213">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>項目</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA6213">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA6213">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>活動名稱</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA6213">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA6213">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>中文</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA6213">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4308538E" w14:textId="513EF709" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F17715" w14:textId="5F2813A4" w:rsidR="00AA6213" w:rsidRPr="003C50D6" w:rsidRDefault="00AA6213" w:rsidP="00AA6213">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA6213">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>項目</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA6213">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA6213">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>活動名稱</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>英文</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C951F9F" w14:textId="77980299" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C" w:rsidP="00AA6213">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E8223C" w:rsidRPr="003C50D6" w14:paraId="182CAD99" w14:textId="77777777" w:rsidTr="00AA6213">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="330EB644" w14:textId="6A08BE0A" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00AA6213" w:rsidP="00AA6213">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>細項指標名稱：</w:t>
+            </w:r>
+            <w:r w:rsidR="00125A36" w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A2AE96" w14:textId="43BDE7F4" w:rsidR="00AA6213" w:rsidRDefault="00AA6213" w:rsidP="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>活動日期起</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>西元年月日</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56731655" w14:textId="67784CC9" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C" w:rsidP="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>活動日期迄</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA6213" w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA6213" w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>西元年月日</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA6213" w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E8223C" w:rsidRPr="003C50D6" w14:paraId="1DDBE684" w14:textId="77777777" w:rsidTr="00AA6213">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="050C7D95" w14:textId="20487E22" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>活動地點：</w:t>
+            </w:r>
+            <w:r w:rsidR="00125A36" w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3A7D0B" w14:textId="181BA77C" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>活動地點</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>英文</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E8223C" w:rsidRPr="003C50D6" w14:paraId="2D87884A" w14:textId="77777777" w:rsidTr="003C50D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="18270F6D" w14:textId="669B8A28" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C" w:rsidP="00E36195">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>本校</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00125A36" w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>主辦</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> □</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>協辦</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> □</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>承辦</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>補助案</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>) □</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>委辦</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> □</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>其他</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E8223C" w:rsidRPr="003C50D6" w14:paraId="54019105" w14:textId="77777777" w:rsidTr="00AA6213">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4384417F" w14:textId="7E27754F" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>主辦單位：</w:t>
+            </w:r>
+            <w:r w:rsidR="00125A36" w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D16AF8" w14:textId="78100203" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>主辦單位</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>英文</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E8223C" w:rsidRPr="003C50D6" w14:paraId="2AF2EF47" w14:textId="77777777" w:rsidTr="00AA6213">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B25605B" w14:textId="77777777" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>協辦</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>承辦</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>委辦單位：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43EE6058" w14:textId="77777777" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>協辦</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>承辦</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>委辦單位</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>英文</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E8223C" w:rsidRPr="003C50D6" w14:paraId="4DF56372" w14:textId="77777777" w:rsidTr="00AA6213">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D2526E" w14:textId="0EFC0F10" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C" w:rsidP="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>國際參與：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>是</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00125A36" w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>否</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B1256B" w14:textId="77777777" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>參與國家：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E8223C" w:rsidRPr="003C50D6" w14:paraId="40F9D8BC" w14:textId="77777777" w:rsidTr="00AA6213">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F4E3A1" w14:textId="39A3A04A" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>出國：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>是</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00125A36" w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>否</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22CD81D0" w14:textId="77777777" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>出訪國家：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E8223C" w:rsidRPr="003C50D6" w14:paraId="195FB575" w14:textId="77777777" w:rsidTr="00AA6213">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BFC8BC6" w14:textId="52DEA494" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>市政參與：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>是</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00125A36" w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>否</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="328AFEDA" w14:textId="77777777" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>參與縣市局處：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E8223C" w:rsidRPr="003C50D6" w14:paraId="35328BEA" w14:textId="77777777" w:rsidTr="003C50D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="07C10F31" w14:textId="77777777" w:rsidR="00E8223C" w:rsidRPr="00E36195" w:rsidRDefault="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E36195">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>中文內容摘要(100-5,000字) ：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B82D503" w14:textId="5548FB71" w:rsidR="00E8223C" w:rsidRPr="00E36195" w:rsidRDefault="00E8223C" w:rsidP="00E36195">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E8223C" w:rsidRPr="003C50D6" w14:paraId="542BA7B3" w14:textId="77777777" w:rsidTr="003C50D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F2E4FD8" w14:textId="77777777" w:rsidR="00E8223C" w:rsidRPr="00482AE2" w:rsidRDefault="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00482AE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>英文內容摘要</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00482AE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(100-5,000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00482AE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>字</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00482AE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00482AE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="435FFAF7" w14:textId="133ECB84" w:rsidR="00E8223C" w:rsidRPr="00482AE2" w:rsidRDefault="00E8223C" w:rsidP="00482AE2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E8223C" w:rsidRPr="003C50D6" w14:paraId="140745FF" w14:textId="77777777" w:rsidTr="003C50D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="29CD734B" w14:textId="77777777" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>成果照片</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>至少</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>張</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>上傳：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49CCC1FD" w14:textId="6B124238" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EEA0D27" w14:textId="3683522F" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E8223C" w:rsidRPr="003C50D6" w14:paraId="1E45B575" w14:textId="77777777" w:rsidTr="003C50D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7614FD48" w14:textId="0FB6255E" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C" w:rsidP="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>成果連結網址：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E8223C" w:rsidRPr="003C50D6" w14:paraId="3D53C0EB" w14:textId="77777777" w:rsidTr="003C50D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="734F1E8B" w14:textId="5809DDCC" w:rsidR="00E8223C" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>附件檔案</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>成果報告、計畫書、佐證資料</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>上傳：</w:t>
+            </w:r>
+            <w:r w:rsidR="002C17D9" w:rsidRPr="003C50D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="511CCC1D" w14:textId="77777777" w:rsidR="007337B4" w:rsidRPr="003C50D6" w:rsidRDefault="00E8223C" w:rsidP="00482AE2">
+      <w:pPr>
+        <w:ind w:leftChars="-413" w:left="-991"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C50D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>承辦人核章</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C50D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C50D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r w:rsidR="00482AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C50D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>單位主管核章：</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="007337B4" w:rsidRPr="003C50D6" w:rsidSect="00A52A82">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="426" w:right="1800" w:bottom="1134" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:cols w:space="425"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1646 lines deleted...]
-</comments>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0202C7ED" w14:textId="77777777" w:rsidR="00BE351F" w:rsidRDefault="00BE351F" w:rsidP="00E36195">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3DCD5FDE" w14:textId="77777777" w:rsidR="00BE351F" w:rsidRDefault="00BE351F" w:rsidP="00E36195">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
-[...248 lines deleted...]
-</comments>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="新細明體">
+    <w:altName w:val="PMingLiU"/>
+    <w:panose1 w:val="02020500000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="標楷體">
+    <w:panose1 w:val="03000509000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
-[...502 lines deleted...]
-</comments>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3743DF29" w14:textId="77777777" w:rsidR="00BE351F" w:rsidRDefault="00BE351F" w:rsidP="00E36195">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="23E418A5" w14:textId="77777777" w:rsidR="00BE351F" w:rsidRDefault="00BE351F" w:rsidP="00E36195">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3700 lines deleted...]
-</sst>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23EE1EE3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="653ACDDE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54760583"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3D0A20F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C704A8F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="052CB75E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...1014 lines deleted...]
-</styleSheet>
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="480"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="007337B4"/>
+    <w:rsid w:val="00125A36"/>
+    <w:rsid w:val="002C17D9"/>
+    <w:rsid w:val="002D237C"/>
+    <w:rsid w:val="003C50D6"/>
+    <w:rsid w:val="00482AE2"/>
+    <w:rsid w:val="00710362"/>
+    <w:rsid w:val="007337B4"/>
+    <w:rsid w:val="007C042D"/>
+    <w:rsid w:val="00A467A4"/>
+    <w:rsid w:val="00A52A82"/>
+    <w:rsid w:val="00AA6213"/>
+    <w:rsid w:val="00BE351F"/>
+    <w:rsid w:val="00CF6D60"/>
+    <w:rsid w:val="00D53617"/>
+    <w:rsid w:val="00E36195"/>
+    <w:rsid w:val="00E8223C"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="271A4052"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{47900F9A-CA27-4123-B2A9-11AD5B6667D5}"/>
+</w:settings>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00482AE2"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007337B4"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a4">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="007337B4"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E36195"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="頁首 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E36195"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E36195"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="頁尾 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E36195"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Web">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E36195"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a9">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E36195"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="標題 3 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00482AE2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="493683458">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="934240723">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1048459250">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7464,6006 +3066,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...5931 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>69</Words>
+  <Characters>394</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>3</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...24 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>462</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>SkyUser</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>user</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>